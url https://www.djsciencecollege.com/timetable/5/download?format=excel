--- v0 (2026-07-30)
+++ v1 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>D.J. Sindh Government Science College</t>
   </si>
   <si>
     <t>Fall Semester BSCS Batch-II 2026</t>
   </si>
   <si>
     <t>Class Timetable - 2026-2027</t>
   </si>
   <si>
     <t>Batch</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>BSCS Batch II 2026</t>
   </si>
   <si>
     <t>Bachelor of Science in Computer Science</t>
   </si>
   <si>
@@ -87,108 +87,91 @@
     <t>08:45 AM
 to
 09:25 AM</t>
   </si>
   <si>
     <t>Communication &amp;Presentation Skills
 Dr. TAHIRA MAQBOOL MUSAVI
 Room: 4</t>
   </si>
   <si>
     <t>Communication &amp;Presentation Skills
 Prof.  Saleem Uddin
 Room: 4</t>
   </si>
   <si>
     <t>Linera Algebra
 Akash
 Room: 4</t>
   </si>
   <si>
     <t>Communication &amp;Presentation Skills
 Prof. Adnan Ahmed Khan
 Room: 4</t>
   </si>
   <si>
-    <t>LABORATORY
-[...1 lines deleted...]
-Room: 4</t>
+    <t>-</t>
   </si>
   <si>
     <t>09:25 AM
 to
 10:05 AM</t>
   </si>
   <si>
     <t>Discrete Structure
 Neha-E-Noor
 Room: 4</t>
   </si>
   <si>
     <t>Obect Oriented Concept &amp;Programming
 Zain Noreen
 Room: 4</t>
   </si>
   <si>
-    <t>LABORATORY
-[...3 lines deleted...]
-  <si>
     <t>10:05 AM
 to
 10:45 AM</t>
   </si>
   <si>
     <t>Ideology &amp; Constitution of Pakistan
 RIZWANA SOHAIL
 Room: 4</t>
   </si>
   <si>
-    <t>LABORATORY
-[...3 lines deleted...]
-  <si>
     <t>10:45 AM
 to
 11:25 AM</t>
   </si>
   <si>
     <t>Digital Logic Design
 Farah Syed
 Room: 4</t>
   </si>
   <si>
     <t>Library
 MUMTAZ ALI MAGANHAR
 Room: LIBRARY</t>
-  </si>
-[...3 lines deleted...]
-Room: LAB 2</t>
   </si>
   <si>
     <t>11:25 AM
 to
 12:05 PM</t>
   </si>
   <si>
     <t>Sports
 Muhammad Saeed
 Room: Auditorium</t>
   </si>
   <si>
     <t>Sports
 Muhammad Saeed
 Room: 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -771,120 +754,120 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="60">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="60">
       <c r="A9" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="60">
       <c r="A10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" s="4" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="60">
       <c r="A11" s="4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>